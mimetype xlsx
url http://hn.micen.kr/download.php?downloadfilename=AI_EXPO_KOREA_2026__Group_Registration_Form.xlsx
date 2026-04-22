--- v0 (2026-01-20)
+++ v1 (2026-04-22)
@@ -38,67 +38,67 @@
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\AI EXPO KOREA\AI EXPO KOREA2026\11. 참관객\1. 단체관람\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\AI EXPO KOREA\AI EXPO KOREA2026\11. 참관객\1. 단체관람\단체관람 2차 사전등록5,000원\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6BAD224-66E8-45EB-A907-88ABAB396873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF525929-C8AC-42CD-BB3A-E1187BCA6A0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="1185" windowWidth="24780" windowHeight="15015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2565" yWindow="645" windowWidth="25590" windowHeight="15090" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="이용약관_동의필수" sheetId="2" r:id="rId1"/>
     <sheet name="단체관람참관객정보" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="59">
   <si>
     <t>직     위</t>
   </si>
   <si>
     <t>휴 대 폰</t>
   </si>
   <si>
     <t>전     화</t>
   </si>
   <si>
     <t>팩     스</t>
   </si>
   <si>
     <t>홈페이지</t>
   </si>
   <si>
     <t>주     소</t>
   </si>
   <si>
     <t>업종분류 (복수선택 가능)</t>
   </si>
   <si>
     <t>해당 
 항목에 V표시</t>
   </si>
@@ -298,56 +298,60 @@
   </si>
   <si>
     <t xml:space="preserve">     기타 (                 )</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>5월 6일(수)</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>5월 7일(목)</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>5월 8일(금)</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>단체관람 예정 일자 (복수선택 가능)</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>AI EXPO KOREA 2026 (국제인공지능대전) 단체관람 신청서</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
+  <si>
+    <t>사전등록 결제 완료 이후 인원 변동 및 방문 불가에 따른 환불은 어려운 점 안내드립니다.</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -482,50 +486,68 @@
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF5A2781"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -674,51 +696,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -795,99 +817,108 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="하이퍼링크" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1406,57 +1437,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1752600</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2052" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1473,57 +1504,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1247775</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2054" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1540,57 +1571,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1238250</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2057" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1607,57 +1638,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>16</xdr:row>
+          <xdr:row>17</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>552450</xdr:colOff>
-          <xdr:row>16</xdr:row>
+          <xdr:row>17</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2058" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1674,57 +1705,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1247775</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2059" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1741,57 +1772,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1666875</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2060" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1808,57 +1839,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1381125</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2061" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000D080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1875,57 +1906,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1657350</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2062" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -1942,57 +1973,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2063" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000F080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2009,57 +2040,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1162050</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2064" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000010080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2076,57 +2107,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>1419225</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2065" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000011080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2143,57 +2174,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>809625</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2066" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000012080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2210,57 +2241,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>1400175</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2067" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000013080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2277,57 +2308,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>523875</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2068" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000014080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2344,57 +2375,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2069" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000015080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2411,57 +2442,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>1123950</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2070" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2070"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000016080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2478,57 +2509,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>1419225</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2071" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2071"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000017080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2545,57 +2576,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>1419225</xdr:colOff>
-          <xdr:row>14</xdr:row>
+          <xdr:row>15</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2072" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2072"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000018080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2612,57 +2643,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>781050</xdr:colOff>
-          <xdr:row>15</xdr:row>
+          <xdr:row>16</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2073" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000019080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2679,57 +2710,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1657350</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2074" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001A080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2746,57 +2777,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>19</xdr:row>
+          <xdr:row>20</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>485775</xdr:colOff>
-          <xdr:row>20</xdr:row>
+          <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2075" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2075"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001B080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2813,57 +2844,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1790700</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2076" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001C080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2880,57 +2911,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1752600</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2077" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2077"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001D080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2947,57 +2978,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>1714500</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2078" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001E080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3014,57 +3045,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>1552575</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2079" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2079"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001F080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3081,57 +3112,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>800100</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>19</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2080" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2080"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000020080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -3442,89 +3473,89 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:R316"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="18" max="18" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="41"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="2:18" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="43"/>
-[...14 lines deleted...]
-      <c r="R2" s="43"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
     </row>
     <row r="3" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
     </row>
     <row r="4" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="26"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
@@ -3711,105 +3742,105 @@
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
     </row>
     <row r="14" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="28"/>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
     </row>
     <row r="15" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="45"/>
-[...15 lines deleted...]
-      <c r="R15" s="45"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
+      <c r="N15" s="44"/>
+      <c r="O15" s="44"/>
+      <c r="P15" s="44"/>
+      <c r="Q15" s="44"/>
+      <c r="R15" s="44"/>
     </row>
     <row r="16" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="45"/>
-[...15 lines deleted...]
-      <c r="R16" s="45"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
     </row>
     <row r="17" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="45"/>
-[...15 lines deleted...]
-      <c r="R17" s="45"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="44"/>
+      <c r="K17" s="44"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="44"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="44"/>
     </row>
     <row r="18" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="30"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
     </row>
     <row r="19" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="18"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
@@ -4205,146 +4236,146 @@
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
     </row>
     <row r="40" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="31"/>
       <c r="C40" s="39"/>
       <c r="D40" s="39"/>
       <c r="E40" s="39"/>
       <c r="F40" s="39"/>
       <c r="G40" s="39"/>
       <c r="H40" s="39"/>
       <c r="I40" s="39"/>
       <c r="J40" s="39"/>
       <c r="K40" s="39"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="20"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
       <c r="Q40" s="21"/>
       <c r="R40" s="21"/>
     </row>
     <row r="41" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="44"/>
+      <c r="B41" s="43"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="20"/>
       <c r="O41" s="21"/>
       <c r="P41" s="21"/>
       <c r="Q41" s="21"/>
       <c r="R41" s="21"/>
     </row>
     <row r="42" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="44"/>
+      <c r="B42" s="43"/>
       <c r="C42" s="20"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="20"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
     </row>
     <row r="43" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="44"/>
+      <c r="B43" s="43"/>
       <c r="C43" s="20"/>
       <c r="D43" s="20"/>
       <c r="E43" s="20"/>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="20"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="20"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
       <c r="Q43" s="21"/>
       <c r="R43" s="21"/>
     </row>
     <row r="44" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="44"/>
+      <c r="B44" s="43"/>
       <c r="C44" s="20"/>
       <c r="D44" s="20"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="20"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
       <c r="Q44" s="21"/>
       <c r="R44" s="21"/>
     </row>
     <row r="45" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="44"/>
+      <c r="B45" s="43"/>
       <c r="C45" s="20"/>
       <c r="D45" s="20"/>
       <c r="E45" s="20"/>
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="20"/>
       <c r="O45" s="21"/>
       <c r="P45" s="21"/>
       <c r="Q45" s="21"/>
       <c r="R45" s="21"/>
     </row>
     <row r="46" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="44"/>
+      <c r="B46" s="43"/>
       <c r="C46" s="20"/>
       <c r="D46" s="20"/>
       <c r="E46" s="20"/>
       <c r="F46" s="20"/>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
       <c r="I46" s="20"/>
       <c r="J46" s="20"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
     </row>
     <row r="47" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="20"/>
       <c r="C47" s="20"/>
       <c r="D47" s="20"/>
       <c r="E47" s="20"/>
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
@@ -4908,206 +4939,206 @@
       <c r="O76" s="21"/>
       <c r="P76" s="21"/>
       <c r="Q76" s="21"/>
       <c r="R76" s="21"/>
     </row>
     <row r="77" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="39"/>
       <c r="C77" s="39"/>
       <c r="D77" s="39"/>
       <c r="E77" s="39"/>
       <c r="F77" s="20"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
       <c r="J77" s="20"/>
       <c r="K77" s="20"/>
       <c r="L77" s="20"/>
       <c r="M77" s="20"/>
       <c r="N77" s="20"/>
       <c r="O77" s="21"/>
       <c r="P77" s="21"/>
       <c r="Q77" s="21"/>
       <c r="R77" s="21"/>
     </row>
     <row r="78" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="40"/>
-[...2 lines deleted...]
-      <c r="E78" s="40"/>
+      <c r="B78" s="45"/>
+      <c r="C78" s="45"/>
+      <c r="D78" s="45"/>
+      <c r="E78" s="45"/>
       <c r="F78" s="20"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20"/>
       <c r="J78" s="20"/>
       <c r="K78" s="20"/>
       <c r="L78" s="20"/>
       <c r="M78" s="20"/>
       <c r="N78" s="20"/>
       <c r="O78" s="21"/>
       <c r="P78" s="21"/>
       <c r="Q78" s="21"/>
       <c r="R78" s="21"/>
     </row>
     <row r="79" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="40"/>
-[...2 lines deleted...]
-      <c r="E79" s="40"/>
+      <c r="B79" s="45"/>
+      <c r="C79" s="45"/>
+      <c r="D79" s="45"/>
+      <c r="E79" s="45"/>
       <c r="F79" s="20"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
       <c r="N79" s="20"/>
       <c r="O79" s="21"/>
       <c r="P79" s="21"/>
       <c r="Q79" s="21"/>
       <c r="R79" s="21"/>
     </row>
     <row r="80" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B80" s="20"/>
       <c r="C80" s="23"/>
-      <c r="D80" s="40"/>
-      <c r="E80" s="40"/>
+      <c r="D80" s="45"/>
+      <c r="E80" s="45"/>
       <c r="F80" s="20"/>
       <c r="G80" s="20"/>
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
       <c r="K80" s="20"/>
       <c r="L80" s="20"/>
       <c r="M80" s="20"/>
       <c r="N80" s="20"/>
       <c r="O80" s="21"/>
       <c r="P80" s="21"/>
       <c r="Q80" s="21"/>
       <c r="R80" s="21"/>
     </row>
     <row r="81" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="20"/>
       <c r="C81" s="23"/>
-      <c r="D81" s="40"/>
-      <c r="E81" s="40"/>
+      <c r="D81" s="45"/>
+      <c r="E81" s="45"/>
       <c r="F81" s="20"/>
       <c r="G81" s="20"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
       <c r="K81" s="20"/>
       <c r="L81" s="20"/>
       <c r="M81" s="20"/>
       <c r="N81" s="20"/>
       <c r="O81" s="21"/>
       <c r="P81" s="21"/>
       <c r="Q81" s="21"/>
       <c r="R81" s="21"/>
     </row>
     <row r="82" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="40"/>
-[...2 lines deleted...]
-      <c r="E82" s="40"/>
+      <c r="B82" s="45"/>
+      <c r="C82" s="45"/>
+      <c r="D82" s="45"/>
+      <c r="E82" s="45"/>
       <c r="F82" s="20"/>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
       <c r="I82" s="20"/>
       <c r="J82" s="20"/>
       <c r="K82" s="20"/>
       <c r="L82" s="20"/>
       <c r="M82" s="20"/>
       <c r="N82" s="20"/>
       <c r="O82" s="21"/>
       <c r="P82" s="21"/>
       <c r="Q82" s="21"/>
       <c r="R82" s="21"/>
     </row>
     <row r="83" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="40"/>
-[...2 lines deleted...]
-      <c r="E83" s="40"/>
+      <c r="B83" s="45"/>
+      <c r="C83" s="45"/>
+      <c r="D83" s="45"/>
+      <c r="E83" s="45"/>
       <c r="F83" s="20"/>
       <c r="G83" s="20"/>
       <c r="H83" s="20"/>
       <c r="I83" s="20"/>
       <c r="J83" s="20"/>
       <c r="K83" s="20"/>
       <c r="L83" s="20"/>
       <c r="M83" s="20"/>
       <c r="N83" s="20"/>
       <c r="O83" s="21"/>
       <c r="P83" s="21"/>
       <c r="Q83" s="21"/>
       <c r="R83" s="21"/>
     </row>
     <row r="84" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B84" s="20"/>
       <c r="C84" s="23"/>
-      <c r="D84" s="40"/>
-      <c r="E84" s="40"/>
+      <c r="D84" s="45"/>
+      <c r="E84" s="45"/>
       <c r="F84" s="20"/>
       <c r="G84" s="20"/>
       <c r="H84" s="20"/>
       <c r="I84" s="20"/>
       <c r="J84" s="20"/>
       <c r="K84" s="20"/>
       <c r="L84" s="20"/>
       <c r="M84" s="20"/>
       <c r="N84" s="20"/>
       <c r="O84" s="21"/>
       <c r="P84" s="21"/>
       <c r="Q84" s="21"/>
       <c r="R84" s="21"/>
     </row>
     <row r="85" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B85" s="20"/>
       <c r="C85" s="23"/>
-      <c r="D85" s="40"/>
-      <c r="E85" s="40"/>
+      <c r="D85" s="45"/>
+      <c r="E85" s="45"/>
       <c r="F85" s="20"/>
       <c r="G85" s="20"/>
       <c r="H85" s="20"/>
       <c r="I85" s="20"/>
       <c r="J85" s="20"/>
       <c r="K85" s="20"/>
       <c r="L85" s="20"/>
       <c r="M85" s="20"/>
       <c r="N85" s="20"/>
       <c r="O85" s="21"/>
       <c r="P85" s="21"/>
       <c r="Q85" s="21"/>
       <c r="R85" s="21"/>
     </row>
     <row r="86" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B86" s="20"/>
       <c r="C86" s="23"/>
-      <c r="D86" s="40"/>
-      <c r="E86" s="40"/>
+      <c r="D86" s="45"/>
+      <c r="E86" s="45"/>
       <c r="F86" s="20"/>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="J86" s="20"/>
       <c r="K86" s="20"/>
       <c r="L86" s="20"/>
       <c r="M86" s="20"/>
       <c r="N86" s="20"/>
       <c r="O86" s="21"/>
       <c r="P86" s="21"/>
       <c r="Q86" s="21"/>
       <c r="R86" s="21"/>
     </row>
     <row r="87" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B87" s="20"/>
       <c r="C87" s="20"/>
       <c r="D87" s="20"/>
       <c r="E87" s="20"/>
       <c r="F87" s="20"/>
       <c r="G87" s="20"/>
       <c r="H87" s="20"/>
       <c r="I87" s="20"/>
       <c r="J87" s="20"/>
       <c r="K87" s="20"/>
@@ -9450,74 +9481,74 @@
       <c r="P315" s="33"/>
       <c r="Q315" s="33"/>
       <c r="R315" s="33"/>
     </row>
     <row r="316" spans="2:18" x14ac:dyDescent="0.3">
       <c r="B316" s="32"/>
       <c r="C316" s="32"/>
       <c r="D316" s="32"/>
       <c r="E316" s="32"/>
       <c r="F316" s="32"/>
       <c r="G316" s="32"/>
       <c r="H316" s="32"/>
       <c r="I316" s="32"/>
       <c r="J316" s="32"/>
       <c r="K316" s="32"/>
       <c r="L316" s="32"/>
       <c r="M316" s="32"/>
       <c r="N316" s="32"/>
       <c r="O316" s="33"/>
       <c r="P316" s="33"/>
       <c r="Q316" s="33"/>
       <c r="R316" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="B59:H59"/>
-[...11 lines deleted...]
-    <mergeCell ref="D86:E86"/>
     <mergeCell ref="B91:C91"/>
     <mergeCell ref="D91:F91"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="B78:C79"/>
     <mergeCell ref="B82:C83"/>
     <mergeCell ref="D80:E81"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="D83:E83"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="D78:E78"/>
     <mergeCell ref="D79:E79"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="I91:K91"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="B59:H59"/>
+    <mergeCell ref="I59:N59"/>
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B2:R2"/>
+    <mergeCell ref="B41:B44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="C40:K40"/>
+    <mergeCell ref="B15:R17"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>571500</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>323850</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
@@ -9535,975 +9566,987 @@
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>476250</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>200025</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G74"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4:G4"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="23.875" customWidth="1"/>
     <col min="3" max="3" width="24.5" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="23.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="B1" s="46"/>
-[...4 lines deleted...]
-      <c r="G1" s="46"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="35"/>
       <c r="B2" s="36"/>
       <c r="C2" s="38" t="s">
         <v>53</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>54</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>55</v>
       </c>
       <c r="F2" s="36"/>
       <c r="G2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...4 lines deleted...]
-      <c r="G3" s="46"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="1">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="47"/>
-[...3 lines deleted...]
-      <c r="G4" s="49"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="48"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="47"/>
-[...3 lines deleted...]
-      <c r="G5" s="49"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="48"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="47"/>
-[...3 lines deleted...]
-      <c r="G6" s="49"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="48"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="47"/>
-[...3 lines deleted...]
-      <c r="G7" s="49"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="48"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="1">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="50"/>
-[...3 lines deleted...]
-      <c r="G8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="48"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="1">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="47"/>
-[...3 lines deleted...]
-      <c r="G9" s="49"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="48"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="1">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="47"/>
-[...3 lines deleted...]
-      <c r="G10" s="49"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="48"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="1">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="50"/>
-[...3 lines deleted...]
-      <c r="G11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="48"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="1">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="47"/>
-[...6 lines deleted...]
-      <c r="A13" s="46" t="s">
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="48"/>
+    </row>
+    <row r="13" spans="1:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="59"/>
+    </row>
+    <row r="14" spans="1:7" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A14" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="46"/>
-[...7 lines deleted...]
-      <c r="A14" s="51" t="s">
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B15" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="E15" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="G14" s="17" t="s">
+      <c r="G15" s="17" t="s">
         <v>41</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="53"/>
       <c r="B16" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>27</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="53"/>
       <c r="B17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="53"/>
+      <c r="B18" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="8"/>
-[...6 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="9"/>
+    </row>
+    <row r="19" spans="1:7" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A19" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="55"/>
-[...7 lines deleted...]
-      <c r="A19" s="51" t="s">
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="56"/>
+    </row>
+    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B20" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="C20" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="D19" s="10" t="s">
+      <c r="D20" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="E19" s="10" t="s">
+      <c r="E20" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="F19" s="10" t="s">
+      <c r="F20" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="G19" s="11" t="s">
+      <c r="G20" s="11" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B20" s="12" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="51"/>
+      <c r="B21" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="C20" s="10"/>
-[...6 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="C21" s="10"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="11"/>
+    </row>
+    <row r="22" spans="1:7" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A22" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="46"/>
-[...7 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="13" t="s">
+      <c r="B23" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="13" t="s">
+      <c r="C23" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="D23" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="E22" s="13" t="s">
+      <c r="E23" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="F22" s="13" t="s">
+      <c r="F23" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="G22" s="13" t="s">
+      <c r="G23" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A23" s="14" t="s">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="15" t="s">
+      <c r="B24" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="14" t="s">
+      <c r="C24" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="D23" s="15" t="s">
+      <c r="D24" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="E23" s="15" t="s">
+      <c r="E24" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="F23" s="15" t="s">
+      <c r="F24" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="G23" s="16" t="s">
+      <c r="G24" s="16" t="s">
         <v>15</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="14"/>
-      <c r="D25" s="16"/>
-[...1 lines deleted...]
-      <c r="F25" s="16"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="14"/>
-      <c r="D26" s="15"/>
-[...1 lines deleted...]
-      <c r="F26" s="15"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="14"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
-      <c r="G27" s="15"/>
+      <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="14">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="14"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
-      <c r="G28" s="16"/>
+      <c r="G28" s="15"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="14"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
-      <c r="G29" s="15"/>
+      <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="14">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="14">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="14"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="14">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="14"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="14">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="14"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="14">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="14"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="14">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="14"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="14">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="14"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
-      <c r="G36" s="16"/>
+      <c r="G36" s="15"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="14">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="14"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
-      <c r="G37" s="15"/>
+      <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="14">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="14"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="14">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="14"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="14">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="14"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="14">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="14"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A42" s="14">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="14"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
-      <c r="G42" s="16"/>
+      <c r="G42" s="15"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="14">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="14"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="14">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="14"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="14">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B45" s="15"/>
       <c r="C45" s="14"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
-      <c r="G45" s="15"/>
+      <c r="G45" s="16"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="14">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B46" s="15"/>
       <c r="C46" s="14"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
-      <c r="G46" s="16"/>
+      <c r="G46" s="15"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="14">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B47" s="15"/>
       <c r="C47" s="14"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
-      <c r="G47" s="15"/>
+      <c r="G47" s="16"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="14">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B48" s="15"/>
       <c r="C48" s="14"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
-      <c r="G48" s="16"/>
+      <c r="G48" s="15"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="14">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B49" s="15"/>
       <c r="C49" s="14"/>
       <c r="D49" s="15"/>
       <c r="E49" s="15"/>
       <c r="F49" s="15"/>
-      <c r="G49" s="15"/>
+      <c r="G49" s="16"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="14">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B50" s="15"/>
       <c r="C50" s="14"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="14">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B51" s="15"/>
       <c r="C51" s="14"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="14">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="14"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="14">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="14"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="14">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B54" s="15"/>
       <c r="C54" s="14"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
-      <c r="G54" s="16"/>
+      <c r="G54" s="15"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="14">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B55" s="15"/>
       <c r="C55" s="14"/>
       <c r="D55" s="15"/>
       <c r="E55" s="15"/>
       <c r="F55" s="15"/>
       <c r="G55" s="16"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="14">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B56" s="15"/>
       <c r="C56" s="14"/>
       <c r="D56" s="15"/>
       <c r="E56" s="15"/>
       <c r="F56" s="15"/>
-      <c r="G56" s="15"/>
+      <c r="G56" s="16"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="14">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B57" s="15"/>
       <c r="C57" s="14"/>
       <c r="D57" s="15"/>
       <c r="E57" s="15"/>
       <c r="F57" s="15"/>
-      <c r="G57" s="16"/>
+      <c r="G57" s="15"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="14">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B58" s="15"/>
       <c r="C58" s="14"/>
       <c r="D58" s="15"/>
       <c r="E58" s="15"/>
       <c r="F58" s="15"/>
-      <c r="G58" s="15"/>
+      <c r="G58" s="16"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A59" s="14">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B59" s="15"/>
       <c r="C59" s="14"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="14">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B60" s="15"/>
       <c r="C60" s="14"/>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="14">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B61" s="15"/>
       <c r="C61" s="14"/>
       <c r="D61" s="15"/>
       <c r="E61" s="15"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="14">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B62" s="15"/>
       <c r="C62" s="14"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="14">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B63" s="15"/>
       <c r="C63" s="14"/>
       <c r="D63" s="15"/>
       <c r="E63" s="15"/>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="14">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B64" s="15"/>
       <c r="C64" s="14"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="14">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B65" s="15"/>
       <c r="C65" s="14"/>
       <c r="D65" s="15"/>
       <c r="E65" s="15"/>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="14">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B66" s="15"/>
       <c r="C66" s="14"/>
       <c r="D66" s="15"/>
       <c r="E66" s="15"/>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A67" s="14">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B67" s="15"/>
       <c r="C67" s="14"/>
       <c r="D67" s="15"/>
       <c r="E67" s="15"/>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="14">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B68" s="15"/>
       <c r="C68" s="14"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="14">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B69" s="15"/>
       <c r="C69" s="14"/>
       <c r="D69" s="15"/>
       <c r="E69" s="15"/>
       <c r="F69" s="15"/>
-      <c r="G69" s="16"/>
+      <c r="G69" s="15"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="14">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B70" s="15"/>
       <c r="C70" s="14"/>
       <c r="D70" s="15"/>
       <c r="E70" s="15"/>
       <c r="F70" s="15"/>
       <c r="G70" s="16"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="14">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B71" s="15"/>
       <c r="C71" s="14"/>
       <c r="D71" s="15"/>
       <c r="E71" s="15"/>
       <c r="F71" s="15"/>
-      <c r="G71" s="15"/>
+      <c r="G71" s="16"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="14">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B72" s="15"/>
       <c r="C72" s="14"/>
       <c r="D72" s="15"/>
       <c r="E72" s="15"/>
       <c r="F72" s="15"/>
-      <c r="G72" s="16"/>
+      <c r="G72" s="15"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="14">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B73" s="15"/>
       <c r="C73" s="14"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
-      <c r="G73" s="15"/>
+      <c r="G73" s="16"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="14">
+        <v>50</v>
+      </c>
+      <c r="B74" s="15"/>
+      <c r="C74" s="14"/>
+      <c r="D74" s="15"/>
+      <c r="E74" s="15"/>
+      <c r="F74" s="15"/>
+      <c r="G74" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...10 lines deleted...]
-    <mergeCell ref="A18:G18"/>
+  <mergeCells count="17">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="C6:G6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A15:A18"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A13:G13"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2049" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>885825</xdr:colOff>
                     <xdr:row>0</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>95250</xdr:rowOff>
@@ -10543,607 +10586,607 @@
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>828675</xdr:colOff>
                     <xdr:row>0</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>95250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2052" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1752600</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2054" r:id="rId8" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1247775</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2057" r:id="rId9" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1238250</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2058" r:id="rId10" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>16</xdr:row>
+                    <xdr:row>17</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>552450</xdr:colOff>
-                    <xdr:row>16</xdr:row>
+                    <xdr:row>17</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2059" r:id="rId11" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>1247775</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2060" r:id="rId12" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>1666875</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2061" r:id="rId13" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>1381125</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2062" r:id="rId14" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1657350</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2063" r:id="rId15" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>828675</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2064" r:id="rId16" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1162050</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2065" r:id="rId17" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1419225</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2066" r:id="rId18" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>809625</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2067" r:id="rId19" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1400175</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2068" r:id="rId20" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>523875</xdr:colOff>
-                    <xdr:row>13</xdr:row>
+                    <xdr:row>14</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2069" r:id="rId21" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>990600</xdr:colOff>
-                    <xdr:row>14</xdr:row>
+                    <xdr:row>15</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2070" r:id="rId22" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>1123950</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2071" r:id="rId23" name="Check Box 23">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...20 lines deleted...]
-            <control shapeId="2072" r:id="rId24" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>1419225</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="2072" r:id="rId24" name="Check Box 24">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>1419225</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>180975</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="2073" r:id="rId25" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>781050</xdr:colOff>
-                    <xdr:row>15</xdr:row>
+                    <xdr:row>16</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2074" r:id="rId26" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1657350</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2075" r:id="rId27" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>19</xdr:row>
+                    <xdr:row>20</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>485775</xdr:colOff>
-                    <xdr:row>20</xdr:row>
+                    <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2076" r:id="rId28" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>1790700</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2077" r:id="rId29" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1752600</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2078" r:id="rId30" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>1714500</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2079" r:id="rId31" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>1552575</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2080" r:id="rId32" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>800100</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>19</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>